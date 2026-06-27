--- v0 (2025-10-10)
+++ v1 (2026-06-27)
@@ -1,131 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="0BC47239" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Karine LATOUCHE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="004F1DCA" w:rsidP="006B58E8">
+    <w:p w14:paraId="0A5EB287" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="004F1DCA" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Directrice de recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001924C3" w:rsidRPr="00227928" w:rsidRDefault="001924C3" w:rsidP="006B58E8">
+    <w:p w14:paraId="6DF392E6" w14:textId="77777777" w:rsidR="001924C3" w:rsidRPr="00227928" w:rsidRDefault="001924C3" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INRA</w:t>
       </w:r>
       <w:r w:rsidR="00F1298A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="345761B0" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B767EA" w:rsidRDefault="000A2C0F" w:rsidP="006B58E8">
+    <w:p w14:paraId="174B7894" w14:textId="11ABAA8D" w:rsidR="00B767EA" w:rsidRDefault="000A2C0F" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mariée, 3</w:t>
       </w:r>
       <w:r w:rsidR="00B64A35">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> enfants</w:t>
       </w:r>
       <w:r w:rsidR="00B64A35">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -164,301 +164,291 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B64A35">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B64A35">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B64A35">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>J</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="006B58E8">
+      </w:r>
+      <w:r w:rsidR="000462DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Juin 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455D7EDC" w14:textId="77777777" w:rsidR="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="2ED8A77F" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Adresse professionnelle</w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                            </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB2073" w:rsidRPr="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="00FB2073">
+    <w:p w14:paraId="489E8A5A" w14:textId="77777777" w:rsidR="00FB2073" w:rsidRPr="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="00FB2073">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB2073">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UMR SMART</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F1298A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB2073">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Site de Nantes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB2073" w:rsidRPr="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="00FB2073">
+    <w:p w14:paraId="052E8906" w14:textId="77777777" w:rsidR="00FB2073" w:rsidRPr="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="00FB2073">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB2073">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3 impasse Yvette Cauchois</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB2073" w:rsidRPr="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="00FB2073">
+    <w:p w14:paraId="654B54FD" w14:textId="77777777" w:rsidR="00FB2073" w:rsidRPr="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="00FB2073">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB2073">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>La Géraudière</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16085564" w14:textId="77777777" w:rsidR="00FB2073" w:rsidRPr="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="00FB2073">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FB2073">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Géraudière</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00FB2073" w:rsidRPr="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="00FB2073">
+        <w:t>CS 71627</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C08AE2" w14:textId="77777777" w:rsidR="00FB2073" w:rsidRDefault="00FB2073" w:rsidP="00FB2073">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB2073">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CS 71627</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>44316  Nantes Cedex</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001748A5" w:rsidRPr="00227928" w:rsidRDefault="001748A5" w:rsidP="006B58E8">
+    <w:p w14:paraId="6D9CEAB9" w14:textId="77777777" w:rsidR="001748A5" w:rsidRPr="00227928" w:rsidRDefault="001748A5" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel : </w:t>
       </w:r>
       <w:r w:rsidR="00B767EA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidR="00B767EA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) 0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2 40 67 50 51</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="00B767EA" w:rsidP="006B58E8">
+    <w:p w14:paraId="37E5A741" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="00B767EA" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail : </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00FB2073" w:rsidRPr="002C23AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>karine.latouche@inrae.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B767EA" w:rsidRPr="00B767EA" w:rsidRDefault="00B767EA" w:rsidP="006B58E8">
-[...7 lines deleted...]
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="004E3FC2" w14:textId="77777777" w:rsidR="00B767EA" w:rsidRPr="00B767EA" w:rsidRDefault="00B767EA" w:rsidP="006B58E8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F0B278" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="113" w:after="113"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formation Universitaire:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="30FB79E4" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -482,51 +472,51 @@
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l’Habilitation à Diriger de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recherches</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="3A7FEEF4" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -534,83 +524,83 @@
         </w:rPr>
         <w:t>Soutenue le 27 m</w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ars 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sous la direction de F.C. Wolff (Prof. </w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Université de Nantes)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="58FED949" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1413"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Titre : Agroalimentaire et sécurité sanitaire : de la demande des consommateurs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aux conséquences pour les filières alimentaires internationales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="43E2ACC5" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2003  </w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -631,366 +621,245 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A622CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en sciences économiques</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’Université</w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paris 1-Panthéon-Sorbonne </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="6A0AE6F1" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Soutenue le 17 mars 2003, sous la direction B. </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+        <w:t>Soutenue le 17 mars 2003, sous la direction B. Desaigues (Prof. Université de Paris I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4AA28A" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Obtenue avec la mention très honorable avec félicitations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="2D4A4CB2" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Titre : La valorisation économique du bien-être animal : une application au cas du porc</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="166D03DC" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="113" w:after="113"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prix et distinction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B767EA" w:rsidRDefault="006B58E8" w:rsidP="00B767EA">
+    <w:p w14:paraId="6F39D56D" w14:textId="77777777" w:rsidR="00B767EA" w:rsidRDefault="006B58E8" w:rsidP="00B767EA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2014                  Prix du meilleur article de l’année 2012 de la revue </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA43DB">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>European</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA43DB">
+        <w:t>European Review of Agricultural Economics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> décernée par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290474">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> Association of Agricultural Economics</w:t>
+        <w:t>European Association of Agricultural Economics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EAAE)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E97283" w:rsidRPr="00B767EA" w:rsidRDefault="00E97283" w:rsidP="00B767EA">
+    <w:p w14:paraId="18BDB3E1" w14:textId="77777777" w:rsidR="00E97283" w:rsidRPr="00B767EA" w:rsidRDefault="00E97283" w:rsidP="00B767EA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Prix Best referee </w:t>
-[...59 lines deleted...]
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+        <w:t>Prix Best referee Award pour l’année 2020 de la revue European Review of Agricultural Economics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AA8D30" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="113" w:after="113"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cursus professionnel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B64A35" w:rsidRDefault="00B64A35" w:rsidP="006B58E8">
+    <w:p w14:paraId="69F74B18" w14:textId="77777777" w:rsidR="00B64A35" w:rsidRDefault="00B64A35" w:rsidP="006B58E8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2019-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B64A35">
         <w:rPr>
@@ -1033,54 +902,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C833C1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SMART</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    </w:p>
+    <w:p w14:paraId="4F08BDB2" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00B64A35">
         <w:rPr>
@@ -1140,51 +1007,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> classe, </w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>INRA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LERECO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="1D6237AC" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2005-2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF7DEE">
         <w:rPr>
@@ -1213,51 +1080,51 @@
       <w:r w:rsidRPr="00DF7DEE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7DEE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> classe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, INRA - LERECO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="5BFE8B70" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2004-2005 </w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
@@ -1280,128 +1147,80 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Programme cadre lancé par la commission européenne en 2003 intitulé ITAES : « Integrated Tools to design and </w:t>
-[...50 lines deleted...]
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00B767EA" w:rsidRDefault="00B767EA" w:rsidP="006B58E8">
+        <w:t xml:space="preserve"> Programme cadre lancé par la commission européenne en 2003 intitulé ITAES : « Integrated Tools to design and implement Agro-Environmental Schemes »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F382C3E" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00B767EA" w:rsidRDefault="00B767EA" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="113" w:after="113"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Thèmes de recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B767EA" w:rsidRDefault="00B767EA" w:rsidP="00B767EA">
+    <w:p w14:paraId="39061739" w14:textId="77777777" w:rsidR="00B767EA" w:rsidRDefault="00B767EA" w:rsidP="00B767EA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Stratégies des entreprises </w:t>
       </w:r>
       <w:r w:rsidRPr="00800153">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>agroalimentaire</w:t>
@@ -1417,51 +1236,51 @@
       <w:r w:rsidRPr="00800153">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>performances</w:t>
       </w:r>
       <w:r w:rsidRPr="00800153">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’export</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B767EA" w:rsidRPr="00800153" w:rsidRDefault="00B767EA" w:rsidP="00B767EA">
+    <w:p w14:paraId="39B5B13C" w14:textId="77777777" w:rsidR="00B767EA" w:rsidRPr="00800153" w:rsidRDefault="00B767EA" w:rsidP="00B767EA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="1068" w:firstLine="348"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les démarches volontaires </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>de qualité</w:t>
@@ -1477,141 +1296,132 @@
       <w:r w:rsidR="00FB2073">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00227F3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>économie internationale</w:t>
       </w:r>
       <w:r w:rsidRPr="00800153">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B767EA" w:rsidRPr="00800153" w:rsidRDefault="00B767EA" w:rsidP="00B767EA">
+    <w:p w14:paraId="0A5D283C" w14:textId="77777777" w:rsidR="00B767EA" w:rsidRPr="00800153" w:rsidRDefault="00B767EA" w:rsidP="00B767EA">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Prise en compte des </w:t>
       </w:r>
       <w:r w:rsidRPr="00800153">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>intermédiaires de commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+    <w:p w14:paraId="32DD4CAE" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00227928" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="113" w:after="120"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participation aux programmes de recherches et expertises</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B64A35" w:rsidRDefault="00B64A35" w:rsidP="00B64A35">
+    <w:p w14:paraId="6ED3829B" w14:textId="77777777" w:rsidR="00B64A35" w:rsidRDefault="00B64A35" w:rsidP="00B64A35">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2020-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Coordinatrice du projet H2020 </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00B64A35" w:rsidRDefault="00B64A35" w:rsidP="00B64A35">
+        <w:t>Coordinatrice du projet H2020 BATModel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43465484" w14:textId="77777777" w:rsidR="00B64A35" w:rsidRDefault="00B64A35" w:rsidP="00B64A35">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4649"/>
           <w:tab w:val="right" w:pos="9298"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2018-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1623,143 +1433,102 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Impact des innovations du secteur agroalimentaire sur la santé et l’environnement</w:t>
       </w:r>
       <w:r w:rsidRPr="00927AF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, coordonné par V. </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00B64A35" w:rsidRDefault="00B64A35" w:rsidP="00B64A35">
+        <w:t>, coordonné par V. Réquillart,  INRA TSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C252E7B" w14:textId="77777777" w:rsidR="00B64A35" w:rsidRDefault="00B64A35" w:rsidP="00B64A35">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4649"/>
           <w:tab w:val="right" w:pos="9298"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2017- 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participation au p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rojet COMPANI - </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00437DC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>COMPétitivité</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> française</w:t>
+        <w:t>COMPétitivité des filières ANImales française</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s, coordonné par Stéphane Turolla, SMART-LERECO. Appel</w:t>
       </w:r>
       <w:r w:rsidRPr="00927AF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> à Projets de Recherche </w:t>
       </w:r>
       <w:r w:rsidRPr="00927AF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">"Comprendre et renforcer les compétitivités agricoles, agroalimentaires et forestières" du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1768,2714 +1537,2033 @@
         </w:rPr>
         <w:t xml:space="preserve">MAAF. Responsable de la tâche </w:t>
       </w:r>
       <w:r w:rsidRPr="00927AF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00437DC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Performance à l’exportation et rôle des signes officiels de qualité</w:t>
       </w:r>
       <w:r w:rsidRPr="00927AF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B64A35" w:rsidRPr="00227928" w:rsidRDefault="00B64A35" w:rsidP="00B64A35">
-[...200 lines deleted...]
-    <w:p w:rsidR="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
+    <w:p w14:paraId="712B4103" w14:textId="77777777" w:rsidR="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="113" w:after="113"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Activités d’animation scientifique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
+    <w:p w14:paraId="430E2093" w14:textId="5CFE28EB" w:rsidR="000462DC" w:rsidRDefault="000462DC" w:rsidP="00E97283">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2018</w:t>
+        <w:t>2026-2027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Membre du comité d’organisation des 12</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="00E97283" w:rsidRPr="00BC35EC" w:rsidRDefault="00E97283" w:rsidP="00E97283">
+        <w:t>Membre du comité de programme du Congrès 2027 de l’EAAE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5616B6" w14:textId="19B0A43F" w:rsidR="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2017</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidRPr="00761EE1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Animatrice de l’axe « Organisations, Structures et Performances » du projet scientifique de l’UMR SMART-LERECO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E97283" w:rsidRPr="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
+    <w:p w14:paraId="03B22C0C" w14:textId="77777777" w:rsidR="00E97283" w:rsidRPr="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="113" w:after="113"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Encadrement de thèses et Post doc</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E97283" w:rsidRPr="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
+    <w:p w14:paraId="6550795C" w14:textId="77777777" w:rsidR="00E97283" w:rsidRPr="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Depuis 2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Encadrante d’un post doctorat de 12 mois Post doctorat de Randy Chemo-Dzukou avec Sabine Duvaleix sur le thème de « innovation et concurrence étrangère »</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E97283" w:rsidRPr="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
+    <w:p w14:paraId="78D3610E" w14:textId="0CD3FF05" w:rsidR="000462DC" w:rsidRPr="00E97283" w:rsidRDefault="000462DC" w:rsidP="000462DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2020-2023</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97283">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Direction de la thèse de Kossi-Messanh Agbekponou avec Angela Cheptea (UMR SMART-LERECO), </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Co-d</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Agrocampus</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">irection de la thèse de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maël Ollivier avec Samira Rousselière </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ouest, Ecole doctorale EDGE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E97283" w:rsidRPr="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LEMNA, Nantes Université)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97283">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Agrocampus Ouest, Ecole doctorale EDGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4CB6AE" w14:textId="20282F60" w:rsidR="00E97283" w:rsidRPr="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2016-2019</w:t>
+        <w:t>2020-202</w:t>
+      </w:r>
+      <w:r w:rsidR="000462DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Direction de la thèse de Randy Chemo-Dzukou, avec Sabine Duvaleix-</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00E97283" w:rsidRPr="00227928" w:rsidRDefault="00E97283" w:rsidP="00E97283">
+        <w:t>Direction de la thèse de Kossi-Messanh Agbekponou avec Angela Cheptea (UMR SMART-LERECO), Agrocampus Ouest, Ecole doctorale EDGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29091F82" w14:textId="77777777" w:rsidR="00E97283" w:rsidRPr="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011-2015      </w:t>
+        <w:t>2016-2019</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97283">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> </w:t>
-[...50 lines deleted...]
-    <w:p w:rsidR="006B58E8" w:rsidRPr="001924C3" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+        <w:t>Direction de la thèse de Randy Chemo-Dzukou, avec Sabine Duvaleix-Tréguer (UMR SMART-LERECO), Université de Nantes, Ecole doctorale EDGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E0BF3B" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="001924C3" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="113" w:after="113"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001924C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Activités éditoriales:</w:t>
       </w:r>
       <w:r w:rsidR="00E97283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001924C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Relectrice </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B58E8" w:rsidRPr="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="00F23006">
+    <w:p w14:paraId="75CE3B0B" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="00761EE1" w:rsidRDefault="006B58E8" w:rsidP="00F23006">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B58E8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Depuis 201</w:t>
-[...6 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97283">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-2019</w:t>
       </w:r>
       <w:r w:rsidRPr="006B58E8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Membre du </w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00227928">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Membre du comité éditorial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> des </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="006B58E8" w:rsidRPr="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="00F23006">
+        <w:t xml:space="preserve"> des working paper SMART-LERECO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BC1581" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRPr="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="00F23006">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapports pour revues à comité de lecture : </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B58E8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>European</w:t>
-[...203 lines deleted...]
-    <w:p w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
+        <w:t>European Review of agricultural economics ; Food Policy ; Revue d’Economie Industrielle ; Journal of Common Market Studies ; Climate change ; Journal of Agricultural Economics ; Journal of Agricultural &amp; Environmental Ethics ; Economie Rurale ; Environmental management ; Review of Agricultural &amp; Environmental Studies ; Review of Agricultural Economics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619196C1" w14:textId="77777777" w:rsidR="006E7178" w:rsidRDefault="006E7178"/>
+    <w:p w14:paraId="2951605A" w14:textId="77777777" w:rsidR="006B58E8" w:rsidRDefault="006B58E8" w:rsidP="006B58E8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="113" w:after="113"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B58E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
       <w:r w:rsidR="00B767EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> récentes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B767EA" w:rsidRDefault="00B767EA" w:rsidP="00B767EA">
+    <w:p w14:paraId="035CE732" w14:textId="39211BAD" w:rsidR="000462DC" w:rsidRDefault="00B767EA" w:rsidP="000462DC">
       <w:pPr>
         <w:pStyle w:val="PrformatHTML"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B767EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Articles scientifiques</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E97283" w:rsidRPr="00E97283" w:rsidRDefault="00E97283" w:rsidP="00E97283">
-[...691 lines deleted...]
-    <w:p w:rsidR="00B767EA" w:rsidRPr="00FB2073" w:rsidRDefault="00B767EA" w:rsidP="002D6C0A">
+    <w:p w14:paraId="58ED96B1" w14:textId="447A3FEA" w:rsidR="008F48EE" w:rsidRDefault="008F48EE" w:rsidP="008F48EE">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-          <w:szCs w:val="22"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000462DC">
+        <w:t>Emlinger C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Latouche K. (2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protection of Geographical Indications in Trade Agreements:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Is it worth it?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Review of world economics</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, forthcoming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2F1F2E" w14:textId="01E8BED5" w:rsidR="000462DC" w:rsidRPr="000462DC" w:rsidRDefault="000462DC" w:rsidP="000462DC">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000462DC">
+        <w:t>Emlinger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t xml:space="preserve"> C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Latouche K. (2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t xml:space="preserve"> and Karine Latouche. When quality management helps agri-food firms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t xml:space="preserve">to export. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal of Economic Behavior and Organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>doi:10.1016/j.jebo.2026.107652</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504D0DF3" w14:textId="77777777" w:rsidR="000462DC" w:rsidRDefault="000462DC" w:rsidP="000462DC">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Traore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, Tamini</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, Latouche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t>Border rejections and African agricultural</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t xml:space="preserve">exports: Insights from RASFF data and robust gravity model estimation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal of International</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trade and Economic Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:t>, pages 1–31, doi: 10.1080/09638199.2026.2669178.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AC7430" w14:textId="77777777" w:rsidR="008F48EE" w:rsidRDefault="000462DC" w:rsidP="008F48EE">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Agbekponou</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> K.M.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Cheptea</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Latouche</w:t>
+      </w:r>
+      <w:r w:rsidR="008F48EE">
+        <w:t xml:space="preserve"> K. (2025)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Retailer Suppliers and Global</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Value Chains in the Agri-Food Sector. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Review of International Economics</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 33(3):657–678, doi: 10.1111/roie.12802</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3B9FA6" w14:textId="2F22AC88" w:rsidR="008F48EE" w:rsidRPr="000462DC" w:rsidRDefault="008F48EE" w:rsidP="008F48EE">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Chemo Dzukou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, Duvaleix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, Latouche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K. (2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Product innovation and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">export strategy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal of Economics and Management Strategy</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 34(1):193–221</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10.1111/jems.1257</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F18D002" w14:textId="7AD10D70" w:rsidR="00E97283" w:rsidRPr="000462DC" w:rsidRDefault="00E97283" w:rsidP="00E97283">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97283">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duvaleix S., Emlinger C., Gaigné C., Latouche K. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97283">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Geographical indications and trade: Firm-level evidence from the French ch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eese industry. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Food Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, 102.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F0EC36" w14:textId="3952213C" w:rsidR="00B6470E" w:rsidRPr="00FB2073" w:rsidRDefault="00B6470E" w:rsidP="00E97283">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6470E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FB2073">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN ZOTERO_BIBL {"uncited":[],"omitted":[],"custom":[]} CSL_BIBLIOGRAPHY </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00B6470E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FB2073">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Gaigné C., Latouche K., Turolla S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2073">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2073">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6470E">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compétitivité internationale du secteur agroalimentaire français : c’est quoi le problème ? </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2073">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2073" w:rsidRPr="00FB2073">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>éalités industrielles</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2073">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2073" w:rsidRPr="00FB2073">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2073">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Annales des mines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2073">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (Mai), 21-29  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A2CDD3" w14:textId="1DC61C35" w:rsidR="00B64A35" w:rsidRPr="009E4918" w:rsidRDefault="00B6470E" w:rsidP="009E4918">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6470E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B64A35" w:rsidRPr="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Cheptea A., Emlinger C., Latouche K</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324" w:rsidRPr="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A35" w:rsidRPr="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A35" w:rsidRPr="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64A35">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Exporting</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A35" w:rsidRPr="00B64A35">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> firms and retail internation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A35" w:rsidRPr="00B64A35">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lization</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A35">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: Evidence from France</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A35" w:rsidRPr="00B64A35">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A35" w:rsidRPr="00B64A35">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Journal of e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conomics and management strategy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6470E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6470E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6470E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 561-582.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBEFB62" w14:textId="645B708F" w:rsidR="00B6470E" w:rsidRPr="000D0F47" w:rsidRDefault="00B6470E" w:rsidP="002D6C0A">
+      <w:pPr>
+        <w:pStyle w:val="PrformatHTML"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>Gaigné C., Latouche K., Turolla S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00967AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertical ownership and trade: firm level evidence from France. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>American Journal of Agricultural Economics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>: 46-72.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715AC85E" w14:textId="2E819E70" w:rsidR="00335A3A" w:rsidRPr="00FB2073" w:rsidRDefault="00335A3A" w:rsidP="002D6C0A">
+      <w:pPr>
+        <w:pStyle w:val="PrformatHTML"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Latouche K, Chevassus-Lozza E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00335A3A">
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retailer supply chain and market access: evidence from French agri-food firms certified with private standards. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FB2073">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>World Economy</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FB2073">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>38(2): 1312-1334.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C5BDD4" w14:textId="7EE4DFAC" w:rsidR="00B767EA" w:rsidRPr="00335A3A" w:rsidRDefault="00B767EA" w:rsidP="002D6C0A">
+      <w:pPr>
+        <w:pStyle w:val="PrformatHTML"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>Cheptea</w:t>
+      </w:r>
+      <w:r w:rsidR="00335A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, Latouche K, Emlinger C</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00335A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Multinational retailers and home country food exports. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:szCs w:val="22"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00B767EA" w:rsidRPr="00335A3A" w:rsidRDefault="00B767EA" w:rsidP="002D6C0A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>American Journal of Agricultural Economics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 97 (1): 159-179. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D88E4F" w14:textId="79264F29" w:rsidR="00B767EA" w:rsidRPr="00FB2073" w:rsidRDefault="00B767EA" w:rsidP="002D6C0A">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00335A3A">
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Le Roy C, Harel M, Latouche K, Gaigné C, Turolla S</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
       <w:r w:rsidRPr="00335A3A">
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> E, Latouche K, 2014. Impact of liability rules on modes of coordination for food safety in supply chains. </w:t>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00335A3A">
         <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nomenclature de produits et concordance dans le temps : procédure de correction et analyses de sensibilité. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2073">
+        <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00B767EA" w:rsidRPr="001924C3" w:rsidRDefault="00B767EA" w:rsidP="002D6C0A">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Economie Rurale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2073">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (343): 87-102.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269771FB" w14:textId="7F288F47" w:rsidR="00B767EA" w:rsidRPr="00F92C2A" w:rsidRDefault="00B767EA" w:rsidP="002D6C0A">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Chevassus-Lozza E., Latouche K.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43324">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000462DC">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Heterogeneity of firms, heterogeneity of markets and trade costs: access of French exporters to European agri-food markets. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7DF2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ropean Review of Agricultural Economics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7DF2">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261147">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261147">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261147">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Prix du meilleur article de la revue en 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637BB632" w14:textId="77777777" w:rsidR="00B767EA" w:rsidRPr="00B767EA" w:rsidRDefault="00B767EA" w:rsidP="00B767EA">
+      <w:pPr>
+        <w:pStyle w:val="PrformatHTML"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374F47">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B6470E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>En cours</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C098C56" w14:textId="3B2F804F" w:rsidR="00B767EA" w:rsidRPr="008F48EE" w:rsidRDefault="008F48EE" w:rsidP="00B767EA">
+      <w:pPr>
+        <w:pStyle w:val="Contenudetableau"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The relationship between firms’ labor market power and export activities: Evidence from the French food processing industry avec Helena Engemann, Yaghoob Jafari, Thomas Heckelei, soumis à la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>European Review of Agricultural Economic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017ED221" w14:textId="77777777" w:rsidR="00B767EA" w:rsidRPr="008F48EE" w:rsidRDefault="00B767EA" w:rsidP="00B767EA">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794FEC3D" w14:textId="140AFB3A" w:rsidR="00B767EA" w:rsidRPr="00B767EA" w:rsidRDefault="008F48EE" w:rsidP="00B767EA">
+      <w:pPr>
+        <w:pStyle w:val="PrformatHTML"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00B767EA" w:rsidRPr="00B767EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>hapitres d'ouvrage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AAB5D7" w14:textId="7EF3BC39" w:rsidR="008F48EE" w:rsidRPr="008F48EE" w:rsidRDefault="008F48EE" w:rsidP="008F48EE">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-      </w:pPr>
-[...58 lines deleted...]
-    <w:p w:rsidR="00B767EA" w:rsidRPr="00F92C2A" w:rsidRDefault="00B767EA" w:rsidP="002D6C0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Emlinger C., Latouche K. (2026). Indications g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ographiques et commerce international.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Dupuy Michel, editor, Normes et commerce international.Regards crois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s, page 151. Presses Universitaires de Bordeaux, URL https://hal.inrae.fr/hal-05642626.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEDA009" w14:textId="5CF84E21" w:rsidR="00B767EA" w:rsidRPr="008F48EE" w:rsidRDefault="008F48EE" w:rsidP="008F48EE">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="284"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...33 lines deleted...]
-          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Emlinger C., Latouche K. (2026). Normes et signes de qualit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">changes internationaux de produits agricoles et agroalimentaires. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Politiques agricoles. Th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ories, histoires,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...271 lines deleted...]
-      <w:r w:rsidR="004F1DCA">
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>formes, exp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>riences, volume 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Rencontres, pages 767– 788. Classiques Garnier, 2025. doi:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...281 lines deleted...]
-    <w:sectPr w:rsidR="00B767EA">
+      <w:r w:rsidRPr="008F48EE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10.48611/isbn.978-2-406-18459-1.p.076</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B767EA" w:rsidRPr="008F48EE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1304" w:bottom="1276" w:left="1304" w:header="720" w:footer="851" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05263884"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9A960BD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1999"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1416"/>
         </w:tabs>
         <w:ind w:left="1416" w:hanging="1416"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2003"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5406,211 +4494,224 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1123839476">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="463157136">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="514543246">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1802264548">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="147598987">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="917905820">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="935165089">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="572009568">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1441098428">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="290208958">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="251203304">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="491025691">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="745229276">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B58E8"/>
     <w:rsid w:val="000066CB"/>
+    <w:rsid w:val="000462DC"/>
     <w:rsid w:val="0006152D"/>
     <w:rsid w:val="000A1CEB"/>
     <w:rsid w:val="000A2C0F"/>
     <w:rsid w:val="000B10CD"/>
     <w:rsid w:val="000D0929"/>
     <w:rsid w:val="000D61B8"/>
     <w:rsid w:val="00127918"/>
     <w:rsid w:val="001748A5"/>
     <w:rsid w:val="001924C3"/>
+    <w:rsid w:val="001A18AF"/>
     <w:rsid w:val="001D624E"/>
+    <w:rsid w:val="001F606C"/>
     <w:rsid w:val="00271E69"/>
+    <w:rsid w:val="00280CFF"/>
     <w:rsid w:val="002D6C0A"/>
     <w:rsid w:val="00335A3A"/>
     <w:rsid w:val="003A5224"/>
     <w:rsid w:val="003C4046"/>
     <w:rsid w:val="0048040E"/>
     <w:rsid w:val="00484A42"/>
     <w:rsid w:val="00491D91"/>
     <w:rsid w:val="004F1DCA"/>
     <w:rsid w:val="005048CD"/>
     <w:rsid w:val="00526499"/>
     <w:rsid w:val="005B4C4E"/>
     <w:rsid w:val="005E2E9E"/>
     <w:rsid w:val="00654983"/>
     <w:rsid w:val="00677FB6"/>
     <w:rsid w:val="006B58E8"/>
     <w:rsid w:val="006E5326"/>
     <w:rsid w:val="006E7178"/>
     <w:rsid w:val="00707EA8"/>
     <w:rsid w:val="007817FC"/>
     <w:rsid w:val="007B23A3"/>
+    <w:rsid w:val="007C3ED0"/>
     <w:rsid w:val="00866F20"/>
     <w:rsid w:val="008B6D01"/>
+    <w:rsid w:val="008F48EE"/>
     <w:rsid w:val="009A51B6"/>
     <w:rsid w:val="009E2AFA"/>
     <w:rsid w:val="009E4918"/>
     <w:rsid w:val="00A0027B"/>
     <w:rsid w:val="00A643A4"/>
     <w:rsid w:val="00A87EBB"/>
     <w:rsid w:val="00AC6D72"/>
     <w:rsid w:val="00B5518D"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B64A35"/>
     <w:rsid w:val="00B767EA"/>
     <w:rsid w:val="00C37DA7"/>
+    <w:rsid w:val="00C43324"/>
     <w:rsid w:val="00C833C1"/>
     <w:rsid w:val="00CC6B53"/>
     <w:rsid w:val="00CE5E01"/>
     <w:rsid w:val="00D764E7"/>
     <w:rsid w:val="00D8782C"/>
     <w:rsid w:val="00E43FE9"/>
     <w:rsid w:val="00E97283"/>
     <w:rsid w:val="00EF0844"/>
     <w:rsid w:val="00F101F9"/>
     <w:rsid w:val="00F1298A"/>
     <w:rsid w:val="00F22EFF"/>
     <w:rsid w:val="00F23006"/>
     <w:rsid w:val="00FB2073"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4EC7B004"/>
+  <w14:docId w14:val="7D2D01F8"/>
   <w15:docId w15:val="{DDEF3E12-A389-4FAB-8DE4-B34494395388}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5938,50 +5039,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B58E8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B6470E"/>
@@ -5999,51 +5105,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpsdetexte"/>
     <w:link w:val="Titre3Car"/>
     <w:qFormat/>
     <w:rsid w:val="00B767EA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
@@ -6259,51 +5364,51 @@
     <w:rsid w:val="00B6470E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliographie">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B6470E"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karine.latouche@inrae.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -6556,78 +5661,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1300</Words>
-  <Characters>7151</Characters>
+  <Words>1139</Words>
+  <Characters>6266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8435</CharactersWithSpaces>
+  <CharactersWithSpaces>7391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>klatouche</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ZOTERO_PREF_1">
     <vt:lpwstr>&lt;data data-version="3" zotero-version="5.0.88"&gt;&lt;session id="BxmX81tS"/&gt;&lt;style id="http://www.zotero.org/styles/american-journal-of-agricultural-economics" hasBibliography="1" bibliographyStyleHasBeenSet="1"/&gt;&lt;prefs&gt;&lt;pref name="fieldType" value="Field"/&gt;&lt;p</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ZOTERO_PREF_2">
     <vt:lpwstr>ref name="automaticJournalAbbreviations" value="true"/&gt;&lt;/prefs&gt;&lt;/data&gt;</vt:lpwstr>
   </property>
 </Properties>